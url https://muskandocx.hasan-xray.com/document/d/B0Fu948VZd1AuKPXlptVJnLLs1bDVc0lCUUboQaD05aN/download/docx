--- v0 (2026-06-02)
+++ v1 (2026-08-03)
@@ -7,291 +7,317 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">November 13, 2050</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Jewell Ward</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eyefusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phoenix, AZ 85001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
-        <w:br/>
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jewell@you.mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dear</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ms. Ward</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="justify"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am writing to express my interest in the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marketing Manager</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">position at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Eyefusion</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">DearMs. Ward,</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as advertised on your website. With over five years of experience in the marketing industry, I have developed a robust skill set that aligns perfectly with the needs of your company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="justify"/>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:jc w:val="justify"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">I am confident that my expertise in digital marketing, along with my ability to lead diverse teams and manage complex campaigns, will contribute significantly to the continued success of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Eyefusion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">lkjdflklkdjfkjs</w:t>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lkjdflk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lkdjfkjs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">dhfjh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">kdj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">fhsd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="justify"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Throughout my career, I have demonstrated success in increasing brand visibility and improving customer engagement. My previous role as a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Marketing Strategist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">NextGen Solutions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">allowed me to oversee various marketing initiatives, resulting in a 20% increase in online traffic and a 15% growth in sales over the last year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="justify"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">I believe these accomplishments reflect my ability to adapt to dynamic environments and deliver measurable results. I am excited about the opportunity to bring my innovative approach and passion for marketing to your esteemed organization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="justify"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">I would greatly appreciate the opportunity to discuss how my experience and qualifications align with the goals of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Eyefusion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please feel free to contact me at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -303,109 +329,111 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">or by phone at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[Your Phone Number]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">to arrange an interview at your earliest convenience. Thank you for considering my application. I look forward to hearing from you.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
-        <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[Your Name]</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[Your Email]</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Marketing Director</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>